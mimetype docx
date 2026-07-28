--- v0 (2025-10-04)
+++ v1 (2026-07-28)
@@ -1,117 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="41D2716B" w14:textId="77777777" w:rsidR="00B07D82" w:rsidRDefault="00B07D82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3047"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1987"/>
         <w:gridCol w:w="1987"/>
         <w:gridCol w:w="2411"/>
-        <w:gridCol w:w="2120"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2120"/>
+        <w:gridCol w:w="2130"/>
+        <w:gridCol w:w="2116"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
       <w:tr w:rsidR="00097BE5" w:rsidRPr="000B0639" w14:paraId="00AAFC35" w14:textId="77777777" w:rsidTr="0099400E">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4155F661" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="0099400E" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099400E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Analyte groups</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12474" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19D9BF48" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="0099400E" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099400E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -139,51 +138,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099400E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Calibration materials and solutions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097BE5" w:rsidRPr="000B0639" w14:paraId="5BC02F42" w14:textId="77777777" w:rsidTr="0099400E">
+      <w:tr w:rsidR="00097BE5" w:rsidRPr="000B0639" w14:paraId="5BC02F42" w14:textId="77777777" w:rsidTr="006C4ACD">
         <w:trPr>
           <w:trHeight w:val="1272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="3A9A1C20" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -337,5352 +336,3080 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>High organics content (e.g. high carbon) (e.g. Food, blood/serum, cosmetics, …)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="dxa"/>
+            <w:tcW w:w="2130" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26C075E1" w14:textId="0B496B03" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00D97359" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Metals, alloys, and d</w:t>
             </w:r>
             <w:r w:rsidR="00097BE5" w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>ifficult to dissolve metals (</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00097BE5" w:rsidRPr="000B0639">
+              <w:t>ifficult to dissolve metals (Autocatalysts, …)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4077077D" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Autocatalysts</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00097BE5" w:rsidRPr="000B0639">
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>, …)</w:t>
+              <w:t>High volatile matrices (e.g. solvents, fuels, ...)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:vMerge/>
+            <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4077077D" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+          </w:tcPr>
+          <w:p w14:paraId="31671C94" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B0639">
-[...3 lines deleted...]
-                <w:bCs/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007027C5" w:rsidRPr="000B0639" w14:paraId="49EA18FA" w14:textId="77777777" w:rsidTr="006C4ACD">
+        <w:trPr>
+          <w:trHeight w:val="863"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E1DA7A" w14:textId="4CC25FC0" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>High volatile matrices (e.g. solvents, fuels, ...)</w:t>
-[...20 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>Group I and II:  Alkali and Alkaline earth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="518782EA" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(Li, Na, K, Rb, Cs, Be, Mg, Ca, Sr, Ba)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B629F1" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2573E1B6" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A6D0D1" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA5C9A0" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5634E7F3" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B33389" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CCFBF0" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097BE5" w:rsidRPr="000B0639" w14:paraId="49EA18FA" w14:textId="77777777" w:rsidTr="0099400E">
+      <w:tr w:rsidR="007027C5" w:rsidRPr="000B0639" w14:paraId="7C5934FD" w14:textId="77777777" w:rsidTr="006C4ACD">
         <w:trPr>
-          <w:trHeight w:val="413"/>
+          <w:trHeight w:val="1245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
           </w:tcPr>
-          <w:p w14:paraId="76E1DA7A" w14:textId="4CC25FC0" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+          <w:p w14:paraId="4E96B9C1" w14:textId="00230263" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group I and II:  Alkali and Alkaline </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000B0639">
+              <w:t>Transition</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>earth</w:t>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t xml:space="preserve"> and Post-transition</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> elements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0760F02B" w14:textId="1A2A7C2E" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="000B0639">
+              <w:t xml:space="preserve">(Ti, V, Cr, Mn, Fe, Co, Ni, Cu, Zn, Zr, Nb, Mo, Tc, Ag, Cd, Ta, W, Au, Hg, Al, Ga, In, </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(Li, Na, K, Rb, Cs, Be, Mg, Ca, Sr, Ba)</w:t>
+              <w:t xml:space="preserve">Sn, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tl, Pb, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bi, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Po)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="56B629F1" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEA46F0" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2573E1B6" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B02A33" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="69A6D0D1" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4FA52B" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...38 lines deleted...]
-          <w:p w14:paraId="5634E7F3" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="298036C4" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C1D65E" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4549B3D5" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...41 lines deleted...]
-          <w:p w14:paraId="63CCFBF0" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3784CA7F" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097BE5" w:rsidRPr="000B0639" w14:paraId="6EDA7A67" w14:textId="77777777" w:rsidTr="0099400E">
+      <w:tr w:rsidR="007027C5" w:rsidRPr="000B0639" w14:paraId="6D674393" w14:textId="77777777" w:rsidTr="006C4ACD">
         <w:trPr>
-          <w:trHeight w:val="440"/>
+          <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
-            <w:vMerge/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
           </w:tcPr>
-          <w:p w14:paraId="34CD1326" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
-[...186 lines deleted...]
-          <w:p w14:paraId="4E96B9C1" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+          <w:p w14:paraId="3BD2BCBE" w14:textId="7A5D0F63" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Transition elements</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0760F02B" w14:textId="39715B25" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:t xml:space="preserve">Platinum </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>roup elements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E9FA5FC" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Sc, Ti, V, Cr, Mn, Fe, Co, Ni, Cu, Zn, Y, Zr, Nb, Mo, Tc, Ag, Cd, Ta, W, Au, Hg, Al, Ga, In, </w:t>
-[...17 lines deleted...]
-              <w:t>Tl, Pb, Po)</w:t>
+              <w:t>(Ru, Rh, Pd, Os, Ir, Pt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2CEA46F0" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAF69AB" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="32B02A33" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D75BD01" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2B4FA52B" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E0C12E" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...38 lines deleted...]
-          <w:p w14:paraId="36C1D65E" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="515FD841" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F80795" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A47D465" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...41 lines deleted...]
-          <w:p w14:paraId="3784CA7F" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="50ABE46E" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="000B0639" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097BE5" w:rsidRPr="000B0639" w14:paraId="09B69084" w14:textId="77777777" w:rsidTr="0099400E">
+      <w:tr w:rsidR="000E039E" w:rsidRPr="003F6DD9" w14:paraId="428FA7BE" w14:textId="77777777" w:rsidTr="006C4ACD">
         <w:trPr>
-          <w:trHeight w:val="412"/>
+          <w:trHeight w:val="631"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
-            <w:vMerge/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
           </w:tcPr>
-          <w:p w14:paraId="0552B95C" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
-[...642 lines deleted...]
-          <w:p w14:paraId="63126CA0" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+          <w:p w14:paraId="63126CA0" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Metalloids</w:t>
-[...25 lines deleted...]
-          <w:p w14:paraId="54DE2312" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:t>Metalloids / Semi-metals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54DE2312" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>(B, Si, Ge, As, Sb, Te, Se)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="68F4476C" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F4476C" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7E64EAEC" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E64EAEC" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="00956722" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00956722" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7EA23F84" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA23F84" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2120" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="316BA5B0" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="316BA5B0" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C02430" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="09C02430" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B38F159" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B0639">
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097BE5" w:rsidRPr="003F6DD9" w14:paraId="44F56345" w14:textId="77777777" w:rsidTr="0099400E">
+      <w:tr w:rsidR="000E039E" w:rsidRPr="000B0639" w14:paraId="361EC3E1" w14:textId="77777777" w:rsidTr="006C4ACD">
         <w:trPr>
-          <w:trHeight w:val="336"/>
+          <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
-            <w:vMerge/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
           </w:tcPr>
-          <w:p w14:paraId="1C22F7A5" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
-[...186 lines deleted...]
-          <w:p w14:paraId="14EE1613" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+          <w:p w14:paraId="14EE1613" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Non-metals</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CD19FBC" w14:textId="1BE70E14" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+          <w:p w14:paraId="0CD19FBC" w14:textId="1BE70E14" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(P, S,</w:t>
             </w:r>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C, N, O</w:t>
             </w:r>
-            <w:r w:rsidR="00D97359">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, H</w:t>
             </w:r>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="60E9B80D" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E9B80D" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0146B2E1" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0146B2E1" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="10490149" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10490149" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="65BED4A4" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC3130E" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BED4A4" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F083EC" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...39 lines deleted...]
-          <w:p w14:paraId="7A01E799" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A01E799" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097BE5" w:rsidRPr="000B0639" w14:paraId="7FBCAE2D" w14:textId="77777777" w:rsidTr="0099400E">
+      <w:tr w:rsidR="000E039E" w:rsidRPr="000B0639" w14:paraId="3432AB01" w14:textId="77777777" w:rsidTr="006C4ACD">
         <w:trPr>
-          <w:trHeight w:val="234"/>
+          <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
-            <w:vMerge/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
           </w:tcPr>
-          <w:p w14:paraId="554D6CC6" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
-[...178 lines deleted...]
-          <w:p w14:paraId="0472FF92" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+          <w:p w14:paraId="0472FF92" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Halogens</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AC32408" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+          <w:p w14:paraId="4AC32408" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(F, Cl, Br, I)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3B4A3640" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B4A3640" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="29100BF2" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29100BF2" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="67A6FC75" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A6FC75" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="28B75689" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C300187" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B75689" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B0639">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7F8BFB" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...41 lines deleted...]
-          <w:p w14:paraId="6429D73A" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6429D73A" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097BE5" w:rsidRPr="000B0639" w14:paraId="3E73E716" w14:textId="77777777" w:rsidTr="0099400E">
+      <w:tr w:rsidR="000E039E" w:rsidRPr="000B0639" w14:paraId="428A265A" w14:textId="77777777" w:rsidTr="006C4ACD">
         <w:trPr>
-          <w:trHeight w:val="444"/>
+          <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
-            <w:vMerge/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
           </w:tcPr>
-          <w:p w14:paraId="16D72486" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
-[...186 lines deleted...]
-          <w:p w14:paraId="7F7514E0" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+          <w:p w14:paraId="7F7514E0" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Rare Earth Elements</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49AEC611" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+          <w:p w14:paraId="49AEC611" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B0639">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(Lanthanides, Actinides)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="50F15B35" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F15B35" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5644E2B5" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5644E2B5" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2BBA2D85" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBA2D85" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...29 lines deleted...]
-          <w:p w14:paraId="2CF84563" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="20711325" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF84563" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8AC3BA" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...32 lines deleted...]
-          <w:p w14:paraId="25838B77" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="000B0639" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="25838B77" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="000B0639" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097BE5" w:rsidRPr="000B0639" w14:paraId="1C2E8168" w14:textId="77777777" w:rsidTr="0099400E">
+      <w:tr w:rsidR="000E039E" w:rsidRPr="00D73C89" w14:paraId="68B8FF74" w14:textId="77777777" w:rsidTr="006C4ACD">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="708"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
-            <w:vMerge/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
-            <w:vAlign w:val="bottom"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2736BE" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00012BF4" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012BF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Inorganic species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (elemental, anions, cations)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6BE732" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA1FE1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9150A3" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA1FE1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCF7780" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA1FE1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B282DC3" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA1FE1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F705787" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA1FE1">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DA86AB" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...35 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="516D49E7" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097BE5" w:rsidRPr="00D73C89" w14:paraId="68B8FF74" w14:textId="77777777" w:rsidTr="0099400E">
+      <w:tr w:rsidR="000E039E" w:rsidRPr="00D73C89" w14:paraId="3985421B" w14:textId="77777777" w:rsidTr="006C4ACD">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2736BE" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="00012BF4" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+          <w:p w14:paraId="6DC046CB" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00012BF4" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012BF4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00012BF4">
+              <w:t>Small organo</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Inorganic species</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00053ED6">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00012BF4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (elemental, a</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>metallics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0468D070" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C267A0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="44110160" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C267A0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6E8B8D" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C267A0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEC8B98" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FB42B39" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C267A0">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEAFDDA" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B196D5D" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E039E" w:rsidRPr="00D73C89" w14:paraId="16A969A3" w14:textId="77777777" w:rsidTr="006C4ACD">
+        <w:trPr>
+          <w:trHeight w:val="836"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3047" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E360A01" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="0099400E" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>nions, cations)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="00012BF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Proteins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6BE732" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="00FA1FE1" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
-[...12 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="4A2A873A" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C716DA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9150A3" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="00FA1FE1" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
-[...12 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="5C92A51E" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00612535" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C716DA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCF7780" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="00FA1FE1" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
-[...12 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="00D56311" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C716DA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3B282DC3" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="00FA1FE1" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="15463D9F" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B6CA50" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C716DA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="797C4453" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
-            <w:vAlign w:val="bottom"/>
-[...53 lines deleted...]
-          <w:p w14:paraId="516D49E7" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="00FA1FE1" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+          </w:tcPr>
+          <w:p w14:paraId="2F5623D5" w14:textId="77777777" w:rsidR="000E039E" w:rsidRPr="00FA1FE1" w:rsidRDefault="000E039E" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097BE5" w:rsidRPr="00D73C89" w14:paraId="4428D6AB" w14:textId="77777777" w:rsidTr="0099400E">
+      <w:tr w:rsidR="007027C5" w:rsidRPr="00D73C89" w14:paraId="731EBDCD" w14:textId="77777777" w:rsidTr="006C4ACD">
         <w:trPr>
-          <w:trHeight w:val="60"/>
+          <w:trHeight w:val="834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3047" w:type="dxa"/>
-            <w:vMerge/>
-            <w:tcBorders>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFF89"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C2CEB7F" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="00012BF4" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+          <w:p w14:paraId="19C290AA" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="00012BF4" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Nanoparticles</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="02531F43" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="00FA1FE1" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="58348B3E" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="00FA1FE1" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="49E302B0" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="00FA1FE1" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="72CEC048" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="00FA1FE1" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1987" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="24EB005E" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="00FA1FE1" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B3868B" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="00FA1FE1" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6679EC3D" w14:textId="77777777" w:rsidR="00097BE5" w:rsidRPr="00FA1FE1" w:rsidRDefault="00097BE5" w:rsidP="007B5CB6">
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="023D23B2" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="00FA1FE1" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2130" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8F02AF" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="00FA1FE1" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F66E08E" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="00FA1FE1" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-[...1417 lines deleted...]
-            </w:r>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="38C1852C" w14:textId="77777777" w:rsidR="007027C5" w:rsidRPr="00FA1FE1" w:rsidRDefault="007027C5" w:rsidP="007B5CB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44BFA4D9" w14:textId="77777777" w:rsidR="00995121" w:rsidRDefault="00995121" w:rsidP="00E71732"/>
     <w:sectPr w:rsidR="00995121" w:rsidSect="0099400E">
       <w:pgSz w:w="20160" w:h="12240" w:orient="landscape" w:code="5"/>
       <w:pgMar w:top="284" w:right="720" w:bottom="284" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B0639"/>
     <w:rsid w:val="00012BF4"/>
     <w:rsid w:val="00012EB9"/>
     <w:rsid w:val="00053ED6"/>
     <w:rsid w:val="00097BE5"/>
     <w:rsid w:val="000B0639"/>
+    <w:rsid w:val="000E039E"/>
     <w:rsid w:val="00222A6E"/>
     <w:rsid w:val="002542DD"/>
     <w:rsid w:val="002E4410"/>
     <w:rsid w:val="00336A08"/>
     <w:rsid w:val="003C7418"/>
     <w:rsid w:val="003F6DD9"/>
+    <w:rsid w:val="00496CEF"/>
     <w:rsid w:val="005853FB"/>
+    <w:rsid w:val="00612535"/>
     <w:rsid w:val="00697188"/>
+    <w:rsid w:val="006C4ACD"/>
+    <w:rsid w:val="007027C5"/>
     <w:rsid w:val="007A5E27"/>
     <w:rsid w:val="007B5CB6"/>
     <w:rsid w:val="00847F2E"/>
+    <w:rsid w:val="009255E5"/>
     <w:rsid w:val="0099400E"/>
     <w:rsid w:val="00995121"/>
     <w:rsid w:val="00996D52"/>
+    <w:rsid w:val="00A666C7"/>
     <w:rsid w:val="00A823BE"/>
     <w:rsid w:val="00A93C71"/>
     <w:rsid w:val="00B07D82"/>
     <w:rsid w:val="00C62B48"/>
     <w:rsid w:val="00CE4092"/>
     <w:rsid w:val="00CF70D4"/>
     <w:rsid w:val="00D26461"/>
     <w:rsid w:val="00D97359"/>
     <w:rsid w:val="00E71732"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0794D402"/>
   <w15:docId w15:val="{A0CFF6C9-C683-4545-843E-4123645FBA17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6181,51 +3908,51 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00222A6E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -6508,72 +4235,72 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D516D4A-38B3-41C6-86B4-D8D883D49B5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>178</Words>
-  <Characters>1018</Characters>
+  <Words>168</Words>
+  <Characters>879</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>146</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>LNE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1194</CharactersWithSpaces>
+  <CharactersWithSpaces>1011</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Winchester, Michael R. Dr. (Fed)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>