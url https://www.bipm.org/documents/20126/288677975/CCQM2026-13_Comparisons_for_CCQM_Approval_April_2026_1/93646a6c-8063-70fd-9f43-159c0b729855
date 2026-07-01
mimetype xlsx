--- v0 (2026-05-17)
+++ v1 (2026-07-01)
@@ -1,149 +1,158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RWIELGOS\Documents\CHEM20220308\CCQM 31\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RWIELGOS\Documents\CHEM20220308\CCQM 31\Documents\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9E1A33DF-0D18-4C92-9138-5599D19A26D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DC1B9D9B-0A33-4CEE-8A0C-520AF433A8E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="684" yWindow="72" windowWidth="22356" windowHeight="12288" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="April 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="77">
   <si>
     <t>CCQM WG Key Comparison and Pilot Study Proposals for Approval by CCQM</t>
   </si>
   <si>
     <t>CCQM WG</t>
   </si>
   <si>
     <t>Key Comparison (KC) or Standalone Pilot Study (P)</t>
   </si>
   <si>
     <t>Type of Comparison: Track:A,C,D; Model:1 or 2</t>
   </si>
   <si>
     <t>Coordinating Laboratory(ies)</t>
   </si>
   <si>
     <t>Title of Comparison</t>
   </si>
   <si>
     <t>Number of interested NMI/DI participants</t>
   </si>
   <si>
     <t>How does comparison fit into CCQM and WG strategic plans for comparisons?</t>
   </si>
   <si>
     <t>If not within the strategic plan, state justification for undertaking comparison.</t>
   </si>
   <si>
     <t>EAWG</t>
   </si>
   <si>
+    <t>KC</t>
+  </si>
+  <si>
+    <t>Track A</t>
+  </si>
+  <si>
+    <t>tbd at spring meeting</t>
+  </si>
+  <si>
+    <t>Assay of KCl (or NaCl, tbd)</t>
+  </si>
+  <si>
+    <t>Follow-up of CCQM-K48.2014. EAWG 2021-2030 strategy requests regular KCs from each of the five reaction types (here preticipation) to keep up CMC support for high purity CRMs</t>
+  </si>
+  <si>
+    <t>PAWG</t>
+  </si>
+  <si>
+    <t>NIM, HSA</t>
+  </si>
+  <si>
+    <t>Determination of the Purity of Human Serum Albumin</t>
+  </si>
+  <si>
+    <t>&gt;5</t>
+  </si>
+  <si>
+    <t>The study is required to demonstrate the capability of participants to characterise calibration material for proteins before the study on HSA in serum, which is part of the PAWG strategy, can be conducted. Furthermore, it is needed for CRM certification as verified with the stakeholders.</t>
+  </si>
+  <si>
     <t>P</t>
   </si>
   <si>
-    <t>PTB</t>
-[...29 lines deleted...]
-    <t>The study is required to demonstrate the capability of participants to characterise calibration material for proteins before the study on HSA in serum, which is part of the PAWG strategy, can be conducted. Furthermore, it is needed for CRM certification as verified with the stakeholders.</t>
+    <t>Model 1</t>
+  </si>
+  <si>
+    <t>NPL, LGC, BIPM</t>
+  </si>
+  <si>
+    <t>Secondary structure of CsA</t>
+  </si>
+  <si>
+    <t>First study on structure as included in strategy of taskgroup III (PAWG), run in parallel with CCQM-K115.c.2026-cyclosporin A and uses the same material if possible</t>
   </si>
   <si>
     <t>GAWG</t>
   </si>
   <si>
     <t>Track C</t>
   </si>
   <si>
     <t>VSL</t>
   </si>
   <si>
     <t>Ozone precursors (VOCs)</t>
   </si>
   <si>
     <r>
       <t>Aligns with strategic plan. To support CMCs for underpinning measurements of VOCs in the atmosphere at trace amount fractions (~5 nmol mol</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -161,50 +170,53 @@
       <t>) that lead to the formation of tropospheric ozone.</t>
     </r>
   </si>
   <si>
     <t>METAS</t>
   </si>
   <si>
     <t>Particle number and charge concentration</t>
   </si>
   <si>
     <t>Bilateral linked to the track A comparison CCQM-K185</t>
   </si>
   <si>
     <t>NIM</t>
   </si>
   <si>
     <t>Halocarbons</t>
   </si>
   <si>
     <t>tbc</t>
   </si>
   <si>
     <t>Repeat of CCQM-K83 and in the strategic plan. To support CMCs for underpinning measurements of halocarbons in the atmosphere to address climate change and stratospheric ozone depletion.</t>
   </si>
   <si>
+    <t>PTB</t>
+  </si>
+  <si>
     <t>SAWG</t>
   </si>
   <si>
     <t>KRISS</t>
   </si>
   <si>
     <t>Measurement of mole fraction in platinum-nickel alloy films</t>
   </si>
   <si>
     <t>Follow-on from CCQM-P248. The composition of surface layers is part of the SAWG strategic priorities.</t>
   </si>
   <si>
     <t>OAWG</t>
   </si>
   <si>
     <t>Track A Model 1</t>
   </si>
   <si>
     <t>BIPM</t>
   </si>
   <si>
     <t>Non-polar pure organic - Quinidine</t>
   </si>
   <si>
     <t xml:space="preserve">TBC, expect at least 15 </t>
@@ -224,51 +236,52 @@
   <si>
     <t>LGC</t>
   </si>
   <si>
     <t xml:space="preserve">Sirolimus in blood </t>
   </si>
   <si>
     <t xml:space="preserve">TBC, expect at least 8 </t>
   </si>
   <si>
     <t>The planned 2027 Track A matrix comparison is for a high molecular weight analyte (sector 3) in  in a clinically relevant matrix. The immunosuppresant drug, Sirolimus in a whole blood matrix has been chosen as the model system for this study</t>
   </si>
   <si>
     <t>BIPM/NIM</t>
   </si>
   <si>
     <t>Multi-component polar pure organics in aqueous solution</t>
   </si>
   <si>
     <t>The next KC in the WG's series of multi-component calibration solution Track A key comparisons  in the mass fraction range 5 mg/kg – 10 mg/kg is planned for 2028. The next sector to be examined is for polar analytes with molecular weight are in the range 100 g/mol to 500 g/mol.</t>
   </si>
   <si>
     <t>Track D</t>
   </si>
   <si>
-    <t>dIDMS assessment across different MS platforms</t>
+    <t xml:space="preserve">Assessment of improvements in instrumentation for IDMS methods of calibration  
+</t>
   </si>
   <si>
     <t>TBC, at least 8</t>
   </si>
   <si>
     <t>Arising from the OAWG IDMS Workshop (April 2024), this exploratory study aims to evaluate the accuracy and measurement uncertainties of the double IDMS (dIDMS) technique across multiple mass spectrometry (MS) platforms, in support of the OAWG strategic objective to advance measurement science. Implementation is scheduled for 2026/27.</t>
   </si>
   <si>
     <t>NRC/LGC</t>
   </si>
   <si>
     <t>qNMR data processing for mixtures/crowded spectra</t>
   </si>
   <si>
     <t>Arising from the OAWG qNMR workshop(April 2025),  and aligning with OAWG strategic objective to supoprt advances in measurement science. This is a pilot study planned for 2027/28 focused on the data processing approaches employed by NMIs for more complex qNMR samples such as: Line fitting, Deconvolution, Indirect Hard Modelling etc.</t>
   </si>
   <si>
     <t>NAWG</t>
   </si>
   <si>
     <t xml:space="preserve">Track A </t>
   </si>
   <si>
     <t>NIM/LGC/KRISS</t>
   </si>
@@ -438,51 +451,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -499,50 +512,56 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -793,54 +812,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L52"/>
+  <dimension ref="A1:L54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:XFD5"/>
+      <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.6640625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="14.5546875" style="10" customWidth="1"/>
     <col min="2" max="2" width="26.33203125" style="10" customWidth="1"/>
     <col min="3" max="3" width="32.33203125" style="10" customWidth="1"/>
     <col min="4" max="4" width="17.33203125" style="10" customWidth="1"/>
     <col min="5" max="5" width="44.44140625" style="10" customWidth="1"/>
     <col min="6" max="6" width="20.5546875" style="10" customWidth="1"/>
     <col min="7" max="7" width="56.5546875" style="10" customWidth="1"/>
     <col min="8" max="8" width="42" style="10" customWidth="1"/>
     <col min="9" max="16384" width="8.6640625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="11"/>
@@ -882,517 +901,545 @@
       <c r="G3" s="4" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
     </row>
-    <row r="5" spans="1:12" ht="43.2">
+    <row r="5" spans="1:12" ht="52.5" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="E5" s="3" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F5" s="6">
         <v>5</v>
       </c>
       <c r="G5" s="8" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
       <c r="K5" s="9"/>
       <c r="L5" s="9"/>
     </row>
     <row r="6" spans="1:12" ht="72">
       <c r="A6" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="6" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="6" t="s">
+      <c r="F6" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="E6" s="12" t="s">
+      <c r="G6" s="8" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
       <c r="K6" s="9"/>
       <c r="L6" s="9"/>
     </row>
-    <row r="7" spans="1:12" ht="59.4">
+    <row r="7" spans="1:12" ht="43.2">
       <c r="A7" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="6" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="6" t="s">
+      <c r="E7" s="22" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F7" s="6">
         <v>5</v>
       </c>
-      <c r="G7" s="6" t="s">
-        <v>26</v>
+      <c r="G7" s="8" t="s">
+        <v>24</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="9"/>
       <c r="L7" s="9"/>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:12" ht="59.4">
       <c r="A8" s="6" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="E8" s="13" t="s">
+      <c r="E8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="6">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
     </row>
-    <row r="9" spans="1:12" ht="43.2">
-[...4 lines deleted...]
-        <v>12</v>
+    <row r="9" spans="1:12">
+      <c r="A9" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>10</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D9" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="15" t="s">
+      <c r="E9" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="F9" s="7" t="s">
+      <c r="F9" s="6">
+        <v>2</v>
+      </c>
+      <c r="G9" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="G9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="7"/>
+      <c r="H9" s="6"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="9"/>
       <c r="L9" s="9"/>
     </row>
-    <row r="10" spans="1:12" ht="28.8">
+    <row r="10" spans="1:12" ht="43.2">
       <c r="A10" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7" t="s">
+      <c r="F10" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="E10" s="16" t="s">
+      <c r="G10" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="F10" s="7">
-[...5 lines deleted...]
-      <c r="H10" s="6"/>
+      <c r="H10" s="7"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
     </row>
-    <row r="11" spans="1:12" ht="57.6">
-[...21 lines deleted...]
-      <c r="H11" s="6"/>
+    <row r="11" spans="1:12">
+      <c r="A11" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="7">
+        <v>3</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="H11" s="7"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="9"/>
       <c r="L11" s="9"/>
     </row>
-    <row r="12" spans="1:12" ht="55.2" customHeight="1">
-      <c r="A12" s="8" t="s">
+    <row r="12" spans="1:12" ht="28.8">
+      <c r="A12" s="14" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="8" t="s">
+      <c r="B12" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="D12" s="8" t="s">
-[...9 lines deleted...]
-        <v>46</v>
+      <c r="E12" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" s="7">
+        <v>6</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>41</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
     </row>
     <row r="13" spans="1:12" ht="57.6">
       <c r="A13" s="8" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D13" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="G13" s="8" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="9"/>
       <c r="J13" s="9"/>
       <c r="K13" s="9"/>
       <c r="L13" s="9"/>
     </row>
-    <row r="14" spans="1:12" ht="75.599999999999994" customHeight="1">
-[...15 lines deleted...]
-      <c r="F14" s="1" t="s">
+    <row r="14" spans="1:12" ht="55.2" customHeight="1">
+      <c r="A14" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="G14" s="1" t="s">
-        <v>53</v>
+      <c r="B14" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>50</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
     </row>
-    <row r="15" spans="1:12" ht="86.4">
+    <row r="15" spans="1:12" ht="57.6">
       <c r="A15" s="8" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="G15" s="8" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="9"/>
       <c r="J15" s="9"/>
       <c r="K15" s="9"/>
       <c r="L15" s="9"/>
     </row>
-    <row r="16" spans="1:12" ht="86.4">
-[...3 lines deleted...]
-      <c r="B16" s="8" t="s">
+    <row r="16" spans="1:12" ht="75.599999999999994" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="C16" s="8" t="s">
-[...8 lines deleted...]
-      <c r="F16" s="8" t="s">
+      <c r="C16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="E16" s="20" t="s">
         <v>56</v>
       </c>
-      <c r="G16" s="8" t="s">
-        <v>60</v>
+      <c r="F16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>57</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
     </row>
-    <row r="17" spans="1:12" ht="28.8">
+    <row r="17" spans="1:12" ht="86.4">
       <c r="A17" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="G17" s="8" t="s">
         <v>61</v>
-      </c>
-[...16 lines deleted...]
-        <v>65</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="9"/>
       <c r="L17" s="9"/>
     </row>
-    <row r="18" spans="1:12" ht="28.8">
-[...11 lines deleted...]
-        <v>68</v>
+    <row r="18" spans="1:12" ht="86.4">
+      <c r="A18" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>63</v>
       </c>
       <c r="F18" s="8" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>60</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>64</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="9"/>
       <c r="L18" s="9"/>
     </row>
-    <row r="19" spans="1:12">
-[...11 lines deleted...]
-        <v>71</v>
+    <row r="19" spans="1:12" ht="28.8">
+      <c r="A19" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E19" t="s">
+        <v>68</v>
       </c>
       <c r="F19" s="8" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>60</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>69</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="9"/>
       <c r="L19" s="9"/>
     </row>
-    <row r="20" spans="1:12">
-[...1 lines deleted...]
-      <c r="B20" s="6"/>
+    <row r="20" spans="1:12" ht="28.8">
+      <c r="A20" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>70</v>
+      </c>
       <c r="C20" s="6"/>
-      <c r="D20" s="6"/>
-[...2 lines deleted...]
-      <c r="G20" s="6"/>
+      <c r="D20" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>73</v>
+      </c>
       <c r="H20" s="6"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
     </row>
     <row r="21" spans="1:12">
-      <c r="A21" s="6"/>
-      <c r="B21" s="6"/>
+      <c r="A21" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>10</v>
+      </c>
       <c r="C21" s="6"/>
-      <c r="D21" s="6"/>
-[...2 lines deleted...]
-      <c r="G21" s="6"/>
+      <c r="D21" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>76</v>
+      </c>
       <c r="H21" s="6"/>
       <c r="I21" s="9"/>
       <c r="J21" s="9"/>
       <c r="K21" s="9"/>
       <c r="L21" s="9"/>
     </row>
     <row r="22" spans="1:12">
-      <c r="A22" s="9"/>
-[...6 lines deleted...]
-      <c r="H22" s="9"/>
+      <c r="A22" s="6"/>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
       <c r="I22" s="9"/>
       <c r="J22" s="9"/>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
     </row>
     <row r="23" spans="1:12">
-      <c r="A23" s="9"/>
-[...6 lines deleted...]
-      <c r="H23" s="9"/>
+      <c r="A23" s="6"/>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
       <c r="K23" s="9"/>
       <c r="L23" s="9"/>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" s="9"/>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="9"/>
       <c r="K24" s="9"/>
       <c r="L24" s="9"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" s="9"/>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
@@ -1759,50 +1806,78 @@
       <c r="B51" s="9"/>
       <c r="C51" s="9"/>
       <c r="D51" s="9"/>
       <c r="E51" s="9"/>
       <c r="F51" s="9"/>
       <c r="G51" s="9"/>
       <c r="H51" s="9"/>
       <c r="I51" s="9"/>
       <c r="J51" s="9"/>
       <c r="K51" s="9"/>
       <c r="L51" s="9"/>
     </row>
     <row r="52" spans="1:12">
       <c r="A52" s="9"/>
       <c r="B52" s="9"/>
       <c r="C52" s="9"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
       <c r="I52" s="9"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="9"/>
+    </row>
+    <row r="53" spans="1:12">
+      <c r="A53" s="9"/>
+      <c r="B53" s="9"/>
+      <c r="C53" s="9"/>
+      <c r="D53" s="9"/>
+      <c r="E53" s="9"/>
+      <c r="F53" s="9"/>
+      <c r="G53" s="9"/>
+      <c r="H53" s="9"/>
+      <c r="I53" s="9"/>
+      <c r="J53" s="9"/>
+      <c r="K53" s="9"/>
+      <c r="L53" s="9"/>
+    </row>
+    <row r="54" spans="1:12">
+      <c r="A54" s="9"/>
+      <c r="B54" s="9"/>
+      <c r="C54" s="9"/>
+      <c r="D54" s="9"/>
+      <c r="E54" s="9"/>
+      <c r="F54" s="9"/>
+      <c r="G54" s="9"/>
+      <c r="H54" s="9"/>
+      <c r="I54" s="9"/>
+      <c r="J54" s="9"/>
+      <c r="K54" s="9"/>
+      <c r="L54" s="9"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">